--- v0 (2026-04-21)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8621</t>
+          <t>8877</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2057</t>
+          <t>2130</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1874</t>
+          <t>CR20251029-1944</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>PERALTA, JASTINE KAY</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>108,125.00</t>
+          <t>100,100.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>17,948.75</t>
+          <t>8,308.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8620</t>
+          <t>8876</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2057</t>
+          <t>2130</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1874</t>
+          <t>CR20251029-1944</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>BERNABE, MYRNA</t>
+          <t>JUGUILON, CONCEPCION</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>136,000.00</t>
+          <t>40,666.65</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>22,576.00</t>
+          <t>6,750.66</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8619</t>
+          <t>8875</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2057</t>
+          <t>2130</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1874</t>
+          <t>CR20251029-1944</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, VICENTA</t>
+          <t>GARIN, CRISTETA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>31,343.76</t>
+          <t>39,166.65</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>5,203.06</t>
+          <t>6,501.66</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8618</t>
+          <t>8874</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2057</t>
+          <t>2129</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1874</t>
+          <t>CR20251029-1943</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>FAJUTNAO, YZEL</t>
+          <t>GUBATAN, MARIA ROLYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>20,895.84</t>
+          <t>12,416.67</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,468.71</t>
+          <t>1,545.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8617</t>
+          <t>8873</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE ANN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2056</t>
+          <t>2129</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1873</t>
+          <t>CR20251029-1943</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>FALLARNA, JHELLY ANN</t>
+          <t>JUGUILON, CONCEPCION</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>179,000.00</t>
+          <t>11,875.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>14,857.00</t>
+          <t>1,478.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8616</t>
+          <t>8872</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE ANN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2056</t>
+          <t>2129</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1873</t>
+          <t>CR20251029-1943</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND/ABELLA, LOVELY</t>
+          <t>GUTIERREZ, EDDIE/HAYDEE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>12,542.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>1,561.48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>8615</t>
+          <t>8871</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>REBURON, JEFF LEIGH</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2055</t>
+          <t>2129</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1872</t>
+          <t>CR20251029-1943</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>REBURON, FRANCES</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>14,408.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>1,793.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8614</t>
+          <t>8870</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>REBURON, JEFF LEIGH</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2055</t>
+          <t>2129</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1872</t>
+          <t>CR20251029-1943</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>REBURON, FRANCES</t>
+          <t>TORALBA, SALVACION</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>35,000.00</t>
+          <t>7,933.34</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,905.00</t>
+          <t>987.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>8613</t>
+          <t>8869</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>REBURON, JEFF LEIGH</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2055</t>
+          <t>2129</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1872</t>
+          <t>CR20251029-1943</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CARIÑO, EULAINE</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>5,810.00</t>
+          <t>907.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8612</t>
+          <t>8868</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>REBURON, JEFF LEIGH</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2055</t>
+          <t>2128</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1872</t>
+          <t>CR20251029-1942</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CARIÑO, EULAINE</t>
+          <t>HIPOLITO, MARIA THERESA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>375,000.00</t>
+          <t>90,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>31,125.00</t>
+          <t>21,663.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>8611</t>
+          <t>8867</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2054</t>
+          <t>2128</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1871</t>
+          <t>CR20251029-1942</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, MARY ANN</t>
+          <t>HIPOLITO, MARIA THERESA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>55,000.00</t>
+          <t>197,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>6,847.50</t>
+          <t>47,538.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>8610</t>
+          <t>8866</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2054</t>
+          <t>2128</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1871</t>
+          <t>CR20251029-1942</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, MARY ANN</t>
+          <t>HIPOLITO, MARIA THERESA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>23,400.00</t>
+          <t>197,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,913.30</t>
+          <t>47,538.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8609</t>
+          <t>8864</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2054</t>
+          <t>2128</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1871</t>
+          <t>CR20251029-1942</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, JANET</t>
+          <t>DAHILIG, GIZELLE JOYCE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>5,550.00</t>
+          <t>136,200.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>460.65</t>
+          <t>32,783.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8608</t>
+          <t>8863</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2052</t>
+          <t>2127</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1870</t>
+          <t>CR20251029-1941</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PALPAL-LATOC, APRIL JOY</t>
+          <t>REBURON, FRANCES</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>7,083.32</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>587.92</t>
+          <t>1,220.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8607</t>
+          <t>8862</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2052</t>
+          <t>2127</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1870</t>
+          <t>CR20251029-1941</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, MARCELLUS</t>
+          <t>CARIÑO, EULAINE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>11,900.00</t>
+          <t>138,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>987.70</t>
+          <t>17,243.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8606</t>
+          <t>8861</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2052</t>
+          <t>2127</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1870</t>
+          <t>CR20251029-1941</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>PASION, RUBEN</t>
+          <t>TAQUEBAN, SHIELA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>14,916.66</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>1,857.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8605</t>
+          <t>8860</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DAQUOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2051</t>
+          <t>2127</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1869</t>
+          <t>CR20251029-1941</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, JOSH</t>
+          <t>RABILAS, JHOVEL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>12,000.00</t>
+          <t>23,100.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>4,793.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8604</t>
+          <t>8859</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DAQUOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2051</t>
+          <t>2127</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1869</t>
+          <t>CR20251029-1941</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>VALENCIA, MARY CHRISTIE</t>
+          <t>RABOY, NATHALETH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>43,000.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>5,353.50</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8603</t>
+          <t>8858</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>2127</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1868</t>
+          <t>CR20251029-1941</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ALEGAR, GLORIA</t>
+          <t>INOFINADA, RODELYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>57,000.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>7,096.50</t>
+          <t>2,905.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8602</t>
+          <t>8857</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>2126</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1868</t>
+          <t>CR20251029-1940</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ALIPIO, CHRISTINE</t>
+          <t>PAREDES, CANDIDO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,058.25</t>
+          <t>861.82</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>