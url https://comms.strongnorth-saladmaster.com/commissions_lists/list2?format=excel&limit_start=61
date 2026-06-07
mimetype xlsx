--- v0 (2026-04-21)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8601</t>
+          <t>8856</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>2126</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1868</t>
+          <t>CR20251029-1940</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ESPAÑOL, MAEZIE</t>
+          <t>PAREDES, CANDIDO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>54,689.50</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>6,808.84</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8600</t>
+          <t>8855</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>2126</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1868</t>
+          <t>CR20251029-1940</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, BERNADETTE</t>
+          <t>PAREDES, CANDIDO</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>56,250.00</t>
+          <t>6,700.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>7,003.13</t>
+          <t>1,112.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8599</t>
+          <t>8854</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2049</t>
+          <t>2125</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1867</t>
+          <t>CR20251029-1939</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>MATEO, MAYOLA DONNA</t>
+          <t>PIRA, CLETO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>88,183.30</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>10,978.82</t>
+          <t>145.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8598</t>
+          <t>8853</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2048</t>
+          <t>2125</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1866</t>
+          <t>CR20251029-1939</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MADRIAGA, JANE</t>
+          <t>DALOPE, KAREN JEAN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>89,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>7,387.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8597</t>
+          <t>8852</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2048</t>
+          <t>2125</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1866</t>
+          <t>CR20251029-1939</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SAPADEN GENALYN</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8596</t>
+          <t>8851</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2048</t>
+          <t>2125</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1866</t>
+          <t>CR20251029-1939</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DITAS/SAPADEN GENALYN</t>
+          <t>GUARIN, KATHERINE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>25,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>8595</t>
+          <t>8850</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2048</t>
+          <t>2125</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1866</t>
+          <t>CR20251029-1939</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>31,350.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>3,903.08</t>
+          <t>453.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8594</t>
+          <t>8849</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-29</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2048</t>
+          <t>2125</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1866</t>
+          <t>CR20251029-1939</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, EONA ISABEL</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>47,154.17</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>5,870.69</t>
+          <t>123.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>8593</t>
+          <t>8848</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2047</t>
+          <t>2124</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1865</t>
+          <t>CR20251028-1938</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>JOSE, JHALEN TROY</t>
+          <t>TUBBALI, MAICHAEL/SHARON</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>67,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>36,727.50</t>
+          <t>8,341.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8592</t>
+          <t>8847</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2046</t>
+          <t>2124</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1864</t>
+          <t>CR20251028-1938</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>GRAINGER, MA CRISTINA</t>
+          <t>MARTINEZ, JOY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>43,750.02</t>
+          <t>158,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>5,446.88</t>
+          <t>19,671.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>8591</t>
+          <t>8846</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2046</t>
+          <t>2124</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1864</t>
+          <t>CR20251028-1938</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>JALNAPURE, MELANIE</t>
+          <t>ACDAL, ELISEO</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>26,949.99</t>
+          <t>26,700.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>3,355.27</t>
+          <t>3,324.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>8590</t>
+          <t>8845</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2046</t>
+          <t>2124</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1864</t>
+          <t>CR20251028-1938</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>AGCAOILI, ELSIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>381.28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8589</t>
+          <t>8844</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2045</t>
+          <t>2124</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1863</t>
+          <t>CR20251028-1938</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>REBURON, FRANCES</t>
+          <t>TOLENTINO, FERDINAND</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>3,083.33</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>13,246.80</t>
+          <t>255.92</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8588</t>
+          <t>8843</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2045</t>
+          <t>2124</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1863</t>
+          <t>CR20251028-1938</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>REBURON, FRANCES</t>
+          <t>AGUB, JAYRONE/V</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,220.10</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8587</t>
+          <t>8842</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2045</t>
+          <t>2123</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1863</t>
+          <t>CR20251028-1937</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>REBURON, FRANCES</t>
+          <t>GAPUSAN, LANIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8585</t>
+          <t>8841</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2044</t>
+          <t>2122</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1862</t>
+          <t>CR20251004-1936</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CARIÑO, EULAINE</t>
+          <t>DOMINGO, SHEENA-ALICIA WEHMHOENER(322,000.00)-DENIS CUNANAN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>445,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>70,176.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8584</t>
+          <t>8840</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2044</t>
+          <t>2121</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1862</t>
+          <t>CR20251003-1935</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>TAQUEBAN, SHIELA</t>
+          <t>MURPHEY, ELIZABETH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>89,499.96</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>11,142.75</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8583</t>
+          <t>8839</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2044</t>
+          <t>2121</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1862</t>
+          <t>CR20251003-1935</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CHING, JEANETTE</t>
+          <t>GUMAYAGAY, CARMEL</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>275,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>66,192.50</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8582</t>
+          <t>8838</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2044</t>
+          <t>2121</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1862</t>
+          <t>CR20251003-1935</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>MIRANDA, DIANE</t>
+          <t>TOLENTINO, FERDINAND</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>234,000.00</t>
+          <t>3,083.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>56,323.80</t>
+          <t>255.92</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8581</t>
+          <t>8837</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2044</t>
+          <t>2121</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1862</t>
+          <t>CR20251003-1935</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RABILAS, JHOVEL</t>
+          <t>CATCATAN, HELEN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>34,800.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>7,221.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>