--- v0 (2026-04-21)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8494</t>
+          <t>8742</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2027</t>
+          <t>2099</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20250905-1845</t>
+          <t>CR20251001-1914</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>GAPUSAN, ANGELI</t>
+          <t>VILLA, VIRGILIO/JOVELYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>395,000.00</t>
+          <t>27,222.22</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>32,785.00</t>
+          <t>1,129.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8493</t>
+          <t>8741</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2099</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1844</t>
+          <t>CR20251001-1914</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>AGUTOS, STEPHANIE/CABANSAG, SUSAN</t>
+          <t>SIMON, RYAN/MAY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>34,417.00</t>
+          <t>40,301.79</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>7,141.53</t>
+          <t>1,672.52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8492</t>
+          <t>8740</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2099</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1844</t>
+          <t>CR20251001-1914</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>AGUTOS, STEPHANIE/CABANSAG, SUSAN</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8491</t>
+          <t>8739</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2098</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1844</t>
+          <t>CR20251001-1913</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PUNZALAN, OSWALDO</t>
+          <t>MURALLA, GRACE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>12,416.66</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,576.46</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8490</t>
+          <t>8738</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2098</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1844</t>
+          <t>CR20251001-1913</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, DANIEL</t>
+          <t>CABIENTE, JANET</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,556.25</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8489</t>
+          <t>8737</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2098</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1843</t>
+          <t>CR20251001-1913</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MAALA, CATALINA</t>
+          <t>RIMAS, JAYSEL TAGARE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>581.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>8488</t>
+          <t>8736</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2098</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1843</t>
+          <t>CR20251001-1913</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>JUAN, MARK/KRISTINE</t>
+          <t>QUEZADA, EMELINDA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>5,333.33</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>885.33</t>
+          <t>1,220.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8487</t>
+          <t>8735</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2098</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1843</t>
+          <t>CR20251001-1913</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CALAPIT, RODEL</t>
+          <t>CABOTAJE, REMEDIOS</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>4,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>8486</t>
+          <t>8734</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RODRIGUEZ, ROMANSITA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2097</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1843</t>
+          <t>CR20251001-1912</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SIMON, RYAN/MAY</t>
+          <t>FAVI, JAN IZAKK</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>13,433.93</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>557.51</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8485</t>
+          <t>8733</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>REBURON, JEFF LEIGH</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2096</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1843</t>
+          <t>CR20251001-1911</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RUGUIAN, SUZETH NICOLE</t>
+          <t>REBURON, FRANCES</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>8,900.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,477.40</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>8484</t>
+          <t>8732</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>REBURON, JEFF LEIGH</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2096</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1843</t>
+          <t>CR20251001-1911</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MITU, RUBBY</t>
+          <t>CARIÑO, EULAINE BENNETTE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>138,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>11,495.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>8483</t>
+          <t>8731</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2095</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1842</t>
+          <t>CR20251001-1910</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>LOPEZ, ANNE</t>
+          <t>BALDONADO, MELBA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>150,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>933.75</t>
+          <t>24,900.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8482</t>
+          <t>8729</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2095</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1841</t>
+          <t>CR20251001-1910</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>IGNACIO, MENCHIE</t>
+          <t>VALENCIA, CECILIA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>13,944.00</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8481</t>
+          <t>8728</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2095</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1841</t>
+          <t>CR20251001-1910</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REGINE</t>
+          <t>DORIA, CHRISTIAN/RUSSEL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>7,521.00</t>
+          <t>13,459.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,248.49</t>
+          <t>2,234.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8480</t>
+          <t>8727</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2095</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1841</t>
+          <t>CR20251001-1910</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REGINE</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>7,521.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,248.49</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8479</t>
+          <t>8725</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2094</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1841</t>
+          <t>CR20251001-1909</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>AGSALDA, GLO DANICE</t>
+          <t>VERANO, KRISTINE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>35,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>4,357.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8478</t>
+          <t>8724</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2094</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1841</t>
+          <t>CR20251001-1909</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>AGSALDA, GLO DANICE</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>11,667.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>1,452.54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8477</t>
+          <t>8723</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2094</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1841</t>
+          <t>CR20251001-1909</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BAGAMASPAD, CAROLYN</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>18,432.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,529.86</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8476</t>
+          <t>8722</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2093</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1840</t>
+          <t>CR20251001-1908</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>TIRA, ALIPINA</t>
+          <t>VIERNES, LIDA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>93,483.35</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>11,638.68</t>
+          <t>3,672.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8475</t>
+          <t>8721</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2093</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20250904-1840</t>
+          <t>CR20251001-1908</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, EDRALIN</t>
+          <t>ESTAVILLO, RONALYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>132,500.00</t>
+          <t>94,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>16,496.25</t>
+          <t>7,843.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>