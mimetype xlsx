--- v0 (2026-04-21)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8410</t>
+          <t>8659</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2078</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1824</t>
+          <t>CR20250906-1893</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LAILANE-DELA CRUZ, JUBI-DEL CASTILLO, EVELYN</t>
+          <t>CATCATAN, HELEN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8409</t>
+          <t>8658</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2077</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1824</t>
+          <t>CR20250906-1892</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA-FORMOSO, ROSLYN-ARDE, OLIVIA</t>
+          <t>JAVIER, LENIDITA-JAVIER, EDRALIN-DULDULAO, DEDICACION</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>1.205</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8408</t>
+          <t>8657</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE (100$)</t>
+          <t>ABADILLA, LAMAR (100$)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2076</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1823</t>
+          <t>CR20250906-1891</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA-ORTAL, DARWIN-JAVIER, MOISES</t>
+          <t>GAPUSAN, LANIE-GAPUSAN, ANGELI-ALBANO, ROMELYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>1.205</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8407</t>
+          <t>8656</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA (100$)</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2075</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1822</t>
+          <t>CR20250906-1890</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>LIVED, CHARMAINE-YAPO, MAY ROSE-CAMPAÑANO, MAYBEKYN</t>
+          <t>REBURON, JEFF LEIGH-CARINO, EULAINE-ROMANO, SERVITAS</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>1.205</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8406</t>
+          <t>8655</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, CORAZON</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2074</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1821</t>
+          <t>CR20250906-1889</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PIRA, CLETO</t>
+          <t>VILLANUEVA, MA THERESA-BARROGA, FRENIELYNNE-GARCIA, KATE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>21,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8405</t>
+          <t>8654</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, CORAZON</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2074</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20250809-1821</t>
+          <t>CR20250906-1889</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MICHAEL MORONI</t>
+          <t>VILLANUEVA, MA THERESA-BAUTISTA, RONALYN-MANALASTAS, IVORY</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>127,083.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>10,547.89</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>8404</t>
+          <t>8653</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2074</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20250808-1820</t>
+          <t>CR20250906-1889</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CABIENTE, JANET</t>
+          <t>VILLANNUEVA, MA THERESA-ABELLA, JEAN-BALDONADO, MELBA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>747.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8403</t>
+          <t>8652</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2074</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20250808-1820</t>
+          <t>CR20250906-1889</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RIMAS, JAYSEL</t>
+          <t>VILLANUEVA, MA THERESA-ROSARIO, RHOSAREE-NAVARRO, JESPHER</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>8402</t>
+          <t>8651</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2074</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20250808-1820</t>
+          <t>CR20250906-1889</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CABOTAJE, REMEDIOS</t>
+          <t>VILLANUEVA, MA THERESA-ASTERI, EMY LYNNE-RAZO, DIVINA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>498.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8401</t>
+          <t>8650</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>LAROYA, CRISTINE ANNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2073</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20250808-1819</t>
+          <t>CR20250906-1888</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>EDRA, ZENAIDA B</t>
+          <t>LAROYA, CEDRIC ASHER</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>38,500.00</t>
+          <t>191,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>15,853.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>8400</t>
+          <t>8649</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>GABAON, DANIELLA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2072</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20250808-1819</t>
+          <t>CR20250906-1887</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>EDRA, ZENAIDA B</t>
+          <t>GABAON, REX ALFRED</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>75,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>12,533.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>8399</t>
+          <t>8648</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RODRIGUEZ, ROMAN SITA</t>
+          <t>GABAON, DANIELLA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2072</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20250808-1818</t>
+          <t>CR20250906-1887</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>FAVI, JAN IZAKK </t>
+          <t>TOLENTINO, AGATHA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>131,166.64</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>21,773.66</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8398</t>
+          <t>8647</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>REANTILLO, ABIGAIL</t>
+          <t>GABAON, DANIELLA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1998</t>
+          <t>2072</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20250808-1817</t>
+          <t>CR20250906-1887</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GALINDO, ANGELITA</t>
+          <t>LEGASPI, CATHERINE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>54,000.00</t>
+          <t>73,500.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>4,482.00</t>
+          <t>12,201.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8397</t>
+          <t>8646</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>TAQUEBAN, SHIELA PAZ LORAINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>2071</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1816</t>
+          <t>CR20250906-1886</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CRISTE, JENNELY</t>
+          <t>TAQUEBAN, CHIRO SEBASTIAN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>58,800.00</t>
+          <t>89,499.96</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>4,880.40</t>
+          <t>7,428.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8396</t>
+          <t>8645</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>TAQUEBAN, SHIELA PAZ LORAINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>2071</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1816</t>
+          <t>CR20250906-1886</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CRISTE, JENNELY</t>
+          <t>TAQUEBAN, CHIRO SEBASTIAN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>366,197.98</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,091.60</t>
+          <t>30,394.43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8395</t>
+          <t>8644</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LAILAINE CORAZON</t>
+          <t>HANDOC, HYDEE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>2070</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1815</t>
+          <t>CR20250906-1885</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>BUEN, RODERICK</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>20,950.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,738.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8394</t>
+          <t>8643</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LAILAINE CORAZON</t>
+          <t>HANDOC, HYDEE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>2070</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1815</t>
+          <t>CR20250906-1885</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>BUEN, RODERICK</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8393</t>
+          <t>8640</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LAILAINE CORAZON</t>
+          <t>GAPUSAN, LANIE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>2068</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1815</t>
+          <t>CR20250906-1884</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>GAPUSAN, ANGELI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>395,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>32,785.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8392</t>
+          <t>8639</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LAILAINE CORAZON</t>
+          <t>BAUTISTA, MARY JANE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>2067</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1815</t>
+          <t>CR20250906-1883</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>GUMAPAC, RIC</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>9,337.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8388</t>
+          <t>8638</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-08-07</t>
+          <t>2025-09-06</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>SIMON, NELIA </t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1994</t>
+          <t>2066</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20250807-1814</t>
+          <t>CR20250906-1882</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>VILLA, VIRGILIO/JOVELYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>118,335.00</t>
+          <t>13,611.11</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>14,732.71</t>
+          <t>564.86</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>