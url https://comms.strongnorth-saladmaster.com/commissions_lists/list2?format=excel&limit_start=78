--- v0 (2026-04-21)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8238</t>
+          <t>8489</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1960</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1783</t>
+          <t>CR20250904-1843</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>MAALA, CATALINA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>8,605.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,071.32</t>
+          <t>581.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8237</t>
+          <t>8488</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1960</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1783</t>
+          <t>CR20250904-1843</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>JUAN, MARK/KRISTINE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>5,333.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>885.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8236</t>
+          <t>8487</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1960</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1783</t>
+          <t>CR20250904-1843</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>CALAPIT, RODEL</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8235</t>
+          <t>8486</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1960</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1783</t>
+          <t>CR20250904-1843</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CONSTANINO, MARIA BERNADETTE</t>
+          <t>SIMON, RYAN/MAY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,916.67</t>
+          <t>13,433.93</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,812.17</t>
+          <t>557.51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8234</t>
+          <t>8485</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t> FELLIZAR, MARCI</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1782</t>
+          <t>CR20250904-1843</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>GONZALES, LOURD WILLIAM/VERTIDO, BRYAN DAVE</t>
+          <t>RUGUIAN, SUZETH NICOLE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>8,900.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,477.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8233</t>
+          <t>8484</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t> FELLIZAR, MARCI</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1782</t>
+          <t>CR20250904-1843</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>GONZALES, LOURD WILLIAM/VERTIDO, BRYAN DAVE</t>
+          <t>MITU, RUBBY</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>8232</t>
+          <t>8483</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t> FELLIZAR, MARCI</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1782</t>
+          <t>CR20250904-1842</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>VICENTE, RIZZALY</t>
+          <t>LOPEZ, ANNE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>933.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8231</t>
+          <t>8482</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t> FELLIZAR, MARCI</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1782</t>
+          <t>CR20250904-1841</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>VICENTE, RIZZALY</t>
+          <t>IGNACIO, MENCHIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>8,000.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>996.00</t>
+          <t>13,944.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>8230</t>
+          <t>8481</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t> FELLIZAR, MARCI</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1782</t>
+          <t>CR20250904-1841</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, ROCAMIA</t>
+          <t>RAZOTE, REGINE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>27,083.33</t>
+          <t>7,521.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,371.87</t>
+          <t>1,248.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8229</t>
+          <t>8480</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1958</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1781</t>
+          <t>CR20250904-1841</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RICAHUERTE, ANGELICA</t>
+          <t>RAZOTE, REGINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>16,250.00</t>
+          <t>7,521.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,023.13</t>
+          <t>1,248.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>8228</t>
+          <t>8479</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1958</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1781</t>
+          <t>CR20250904-1841</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BASCAO, UZZIEL GINNETTE</t>
+          <t>AGSALDA, GLO DANICE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>8227</t>
+          <t>8478</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1958</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1781</t>
+          <t>CR20250904-1841</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BASCAO, UZZIEL GINNETTE</t>
+          <t>AGSALDA, GLO DANICE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8226</t>
+          <t>8477</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1958</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1781</t>
+          <t>CR20250904-1841</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>TUBBAN, OLIBELLA</t>
+          <t>BAGAMASPAD, CAROLYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>18,432.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,529.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8225</t>
+          <t>8476</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1958</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1781</t>
+          <t>CR20250904-1840</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>TIRA, ALIPINA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>93,483.35</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>11,638.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8224</t>
+          <t>8475</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1958</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1781</t>
+          <t>CR20250904-1840</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, VIKTOR</t>
+          <t>JAVIER, EDRALIN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>1,000.00</t>
+          <t>132,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>124.50</t>
+          <t>16,496.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8223</t>
+          <t>8474</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, MARIETA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1957</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1780</t>
+          <t>CR20250904-1840</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>AGATEP, VANESSA </t>
+          <t>SALVADOR, MARY CRIS</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>195,000.00</t>
+          <t>100,583.35</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>16,185.00</t>
+          <t>12,522.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8222</t>
+          <t>8473</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, MARIETA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1957</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1780</t>
+          <t>CR20250904-1839</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>AGATEP, VANESSA </t>
+          <t>CALSADA, FIDELA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>86,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>10,707.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8221</t>
+          <t>8472</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, MARIETA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1957</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1780</t>
+          <t>CR20250904-1839</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>AGATEP, VANESSA </t>
+          <t>EDRA, ZENAIDA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>150,000.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8220</t>
+          <t>8471</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>RODRIGUEZ, ROMANSITA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1956</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1779</t>
+          <t>CR20250904-1839</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>FAVI, JAN IZAKK </t>
+          <t>CALIJA, VINZ MICHAEL</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8219</t>
+          <t>8470</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, NADIAN REA JOY</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1955</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1778</t>
+          <t>CR20250904-1838</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>FERRARO, CYNTHIA PAA</t>
+          <t>VERANO, KRISTINE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>59,884.00</t>
+          <t>45,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>4,970.37</t>
+          <t>5,602.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>