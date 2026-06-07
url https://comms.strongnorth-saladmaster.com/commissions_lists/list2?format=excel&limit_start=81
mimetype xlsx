--- v0 (2026-04-21)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8178</t>
+          <t>8425</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1947</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1770</t>
+          <t>CR20250904-1830</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>AGCAOILI, ELSIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>6,154.17</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>766.19</t>
+          <t>207.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8177</t>
+          <t>8424</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1947</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1770</t>
+          <t>CR20250904-1830</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>BINBINAN, ROSEBELL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>14,408.00</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,793.80</t>
+          <t>1,836.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8176</t>
+          <t>8423</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1947</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1770</t>
+          <t>CR20250904-1829</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>AGCAOILI, ELSIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>14,408.00</t>
+          <t>84,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,793.80</t>
+          <t>7,013.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8175</t>
+          <t>8422</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1947</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1770</t>
+          <t>CR20250904-1829</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>AGCAOILI, ELSIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8174</t>
+          <t>8421</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1946</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1769</t>
+          <t>CR20250904-1829</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CABIENTE, JANET</t>
+          <t>BINBINAN, ROSEBELL</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>747.00</t>
+          <t>9,181.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8173</t>
+          <t>8420</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1946</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1769</t>
+          <t>CR20250904-1829</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CABIENTE, JANET</t>
+          <t>RECOLIZADO, MARICAR</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>747.00</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>8172</t>
+          <t>8419</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1946</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1769</t>
+          <t>CR20250809-1828</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RIMAS, JAYSEL TAGARE</t>
+          <t>GUTIERREZ, CHRISTINE-CALEBAG, KRISTY-BAUZON, ROJOVICO</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8171</t>
+          <t>8418</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MARICRIS</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1946</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1769</t>
+          <t>CR20250809-1827</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CABOTAJE, REMEDIOS</t>
+          <t>JULIAN, MA ELOISA-FRANCISCO, ETHELINE-ACOSTA, EDGAR</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>498.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>8170</t>
+          <t>8417</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1945</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1768</t>
+          <t>CR20250809-1827</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MICHAEL MORONI</t>
+          <t>TOMES, THELMA-JALNAPURE, MELANIE-ACOSTA, GINA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>12,500.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,037.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8169</t>
+          <t>8416</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1945</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1768</t>
+          <t>CR20250809-1827</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MICHAEL MORONI</t>
+          <t>DAQUIOAG, MA ELOISA-JOSE, ZENAIDA-OPELAC, NANCY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>12,500.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,037.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>8168</t>
+          <t>8415</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1945</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1768</t>
+          <t>CR20250809-1827</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SANTOS, RELIA CARLA</t>
+          <t>TOMES, THELMA-SERRANO, FROILAN-OBENITA, DIONICION</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>8167</t>
+          <t>8414</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN (100$)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1945</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1768</t>
+          <t>CR20250809-1826</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GUARIN, KATHERINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE-AGSALDA, GLO DANICE-NG, ANGELICA MAE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8166</t>
+          <t>8413</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN (100$)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1944</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1767</t>
+          <t>CR20250809-1826</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ABILA, VERLIZA</t>
+          <t>DECOLEN, EVELYN-FORONDA, EDNA-CERALDE, ADORIMAR</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8165</t>
+          <t>8412</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1944</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1767</t>
+          <t>CR20250809-1825</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ABILA, VERLIZA</t>
+          <t>DOMINGO, SHEENA-ESTAVILLO, BERNADETTE-CHING, JEANNETTE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8164</t>
+          <t>8411</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1944</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1767</t>
+          <t>CR20250809-1825</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BALLESTEROS, MARLINE</t>
+          <t>JAVIER, LENIDITA-ONG, JOHN ERICSON-INOFINADA, RODELYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>3,700.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>614.20</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8163</t>
+          <t>8410</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1944</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1767</t>
+          <t>CR20250809-1824</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>MARTIN, LAILANE-DELA CRUZ, JUBI-DEL CASTILLO, EVELYN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,937.50</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>453.91</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8162</t>
+          <t>8409</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1944</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1767</t>
+          <t>CR20250809-1824</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BATALLONES, EVANGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA-FORMOSO, ROSLYN-ARDE, OLIVIA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,713.89</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>237.13</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8161</t>
+          <t>8408</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ACAB, MARY ROSE (100$)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1944</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1767</t>
+          <t>CR20250809-1823</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>TOLENTINO, LIZA-ORTAL, DARWIN-JAVIER, MOISES</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>123.46</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8160</t>
+          <t>8407</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>TOLENTINO, LIZA (100$)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1943</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1766</t>
+          <t>CR20250809-1822</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ESTOLAS, MARICEL</t>
+          <t>LIVED, CHARMAINE-YAPO, MAY ROSE-CAMPAÑANO, MAYBEKYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>12,291.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,530.23</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8159</t>
+          <t>8406</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>GARCIA, CORAZON</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1943</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1766</t>
+          <t>CR20250809-1821</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ESTOLAS, MARICEL</t>
+          <t>PIRA, CLETO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>12,291.00</t>
+          <t>21,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,530.23</t>
+          <t>1,743.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>