--- v0 (2026-04-21)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8138</t>
+          <t>8382</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1937</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1760</t>
+          <t>CR20250807-1813</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REGINE</t>
+          <t>Tamayo, Froilan</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>7,521.00</t>
+          <t>6,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,248.49</t>
+          <t>1,348.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8137</t>
+          <t>8381</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1937</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1760</t>
+          <t>CR20250807-1813</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REGINE</t>
+          <t>Inofinada, Rodelyn</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>7,521.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,248.49</t>
+          <t>2,905.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8136</t>
+          <t>8374</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1937</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1760</t>
+          <t>CR20250807-1812</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>AGSALDA, GLO DANICE</t>
+          <t>Orteza, Ronnallee</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8135</t>
+          <t>8373</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1937</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1760</t>
+          <t>CR20250807-1812</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>AGSALDA, GLO DANICE</t>
+          <t>TAQUEBAN, CHIRO SEBASTIAN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>15,760.42</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>1,962.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8134</t>
+          <t>8372</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1936</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1759</t>
+          <t>CR20250807-1812</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RHODES, FEBE</t>
+          <t>TAQUEBAN, CHIRO SEBASTIAN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>8,751.00</t>
+          <t>15,760.42</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,452.67</t>
+          <t>1,962.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8133</t>
+          <t>8371</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1936</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1759</t>
+          <t>CR20250807-1812</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RHODES, FEBE</t>
+          <t>ROXAS, NESCILLE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>8,751.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,452.67</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>8132</t>
+          <t>8370</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1936</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1759</t>
+          <t>CR20250807-1812</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, RENIEL</t>
+          <t>LU, CLAUDETTE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8131</t>
+          <t>8369</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1936</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1759</t>
+          <t>CR20250807-1812</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, RENIEL</t>
+          <t>BELTRAN, JULIANA/JENG</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>13,281.25</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>2,755.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>8130</t>
+          <t>8368</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1935</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1758</t>
+          <t>CR20250807-1811</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>MURPHEY, ELIZABETH</t>
+          <t>AVILA, HENELETH</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8129</t>
+          <t>8367</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1935</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1758</t>
+          <t>CR20250807-1811</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>GUMAYAGAY, CARMEL</t>
+          <t>AVILA, HENELETH</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>8128</t>
+          <t>8366</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1935</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1758</t>
+          <t>CR20250807-1811</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, FERDINAND</t>
+          <t>HERNANDO, ELIZABETH</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>3,083.33</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>255.92</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>8127</t>
+          <t>8365</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1935</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1758</t>
+          <t>CR20250807-1811</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CATCATAN, HELEN</t>
+          <t>HERNANDO, ELIZABETH</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8126</t>
+          <t>8364</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1935</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1758</t>
+          <t>CR20250807-1810</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>AGUB, JAYRONE/ V</t>
+          <t>COROTAN, KRISTINE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>244,995.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>30,501.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8125</t>
+          <t>8363</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1935</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1758</t>
+          <t>CR20250807-1810</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>MONTENEGRO, LILIBETH</t>
+          <t>ORGANO, ROVIE ANN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>3,733.33</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>464.80</t>
+          <t>370.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8124</t>
+          <t>8362</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1934</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1757</t>
+          <t>CR20250807-1810</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>PUNZALAN, OSWALDO</t>
+          <t>RUELOS, ELFLEDA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>12,416.66</t>
+          <t>6,620.83</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,061.17</t>
+          <t>1,099.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8123</t>
+          <t>8361</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1934</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1757</t>
+          <t>CR20250807-1810</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>PUNZALAN, OSWALDO</t>
+          <t>PALPAL-LATOC, APRIL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>12,416.66</t>
+          <t>1,770.83</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,061.17</t>
+          <t>146.98</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8122</t>
+          <t>8360</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1934</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1757</t>
+          <t>CR20250807-1810</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>PUNZALAN, OSWALDO</t>
+          <t>FORMOSO, MARCELLUS</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>12,416.66</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,061.17</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8121</t>
+          <t>8359</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1934</t>
+          <t>1988</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1757</t>
+          <t>CR20250807-1809</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>PUNZALAN, OSWALDO</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>12,416.66</t>
+          <t>10,207.30</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,061.17</t>
+          <t>1,270.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8120</t>
+          <t>8358</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1933</t>
+          <t>1988</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1756</t>
+          <t>CR20250807-1809</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PUNZALAN, OSWALDO</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>996.00</t>
+          <t>423.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8119</t>
+          <t>8357</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-07-11</t>
+          <t>2025-08-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1933</t>
+          <t>1988</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20250711-1756</t>
+          <t>CR20250807-1809</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>PUNZALAN, OSWALDO</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,084.00</t>
+          <t>2,375.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>677.94</t>
+          <t>295.69</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>